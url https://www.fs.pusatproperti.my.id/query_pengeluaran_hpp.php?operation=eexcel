--- v0 (2025-12-10)
+++ v1 (2026-06-09)
@@ -4569,53 +4569,51 @@
         <v>58</v>
       </c>
       <c r="AV21" t="s">
         <v>58</v>
       </c>
       <c r="AW21" t="s">
         <v>58</v>
       </c>
       <c r="AX21" t="s">
         <v>58</v>
       </c>
       <c r="AY21" t="s">
         <v>58</v>
       </c>
       <c r="AZ21" t="s">
         <v>58</v>
       </c>
       <c r="BA21" t="s">
         <v>58</v>
       </c>
       <c r="BB21" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:54">
-      <c r="A22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A22"/>
       <c r="B22" t="s">
         <v>96</v>
       </c>
       <c r="C22" t="s">
         <v>97</v>
       </c>
       <c r="D22" t="s">
         <v>97</v>
       </c>
       <c r="E22" t="s">
         <v>97</v>
       </c>
       <c r="F22" t="s">
         <v>58</v>
       </c>
       <c r="G22" t="s">
         <v>58</v>
       </c>
       <c r="H22" t="s">
         <v>58</v>
       </c>
       <c r="I22" t="s">
         <v>58</v>
       </c>
       <c r="J22" t="s">
@@ -4733,51 +4731,53 @@
         <v>58</v>
       </c>
       <c r="AV22" t="s">
         <v>58</v>
       </c>
       <c r="AW22" t="s">
         <v>58</v>
       </c>
       <c r="AX22" t="s">
         <v>58</v>
       </c>
       <c r="AY22" t="s">
         <v>58</v>
       </c>
       <c r="AZ22" t="s">
         <v>58</v>
       </c>
       <c r="BA22" t="s">
         <v>58</v>
       </c>
       <c r="BB22" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:54">
-      <c r="A23"/>
+      <c r="A23" t="s">
+        <v>54</v>
+      </c>
       <c r="B23" t="s">
         <v>96</v>
       </c>
       <c r="C23" t="s">
         <v>97</v>
       </c>
       <c r="D23" t="s">
         <v>97</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="F23" t="s">
         <v>58</v>
       </c>
       <c r="G23" t="s">
         <v>58</v>
       </c>
       <c r="H23" t="s">
         <v>58</v>
       </c>
       <c r="I23" t="s">
         <v>58</v>
       </c>
       <c r="J23" t="s">
@@ -13587,53 +13587,51 @@
         <v>58</v>
       </c>
       <c r="AV76" t="s">
         <v>58</v>
       </c>
       <c r="AW76" t="s">
         <v>58</v>
       </c>
       <c r="AX76" t="s">
         <v>58</v>
       </c>
       <c r="AY76" t="s">
         <v>58</v>
       </c>
       <c r="AZ76" t="s">
         <v>58</v>
       </c>
       <c r="BA76" t="s">
         <v>58</v>
       </c>
       <c r="BB76" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="77" spans="1:54">
-      <c r="A77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A77"/>
       <c r="B77" t="s">
         <v>96</v>
       </c>
       <c r="C77" t="s">
         <v>97</v>
       </c>
       <c r="D77" t="s">
         <v>97</v>
       </c>
       <c r="E77" t="s">
         <v>97</v>
       </c>
       <c r="F77" t="s">
         <v>58</v>
       </c>
       <c r="G77" t="s">
         <v>58</v>
       </c>
       <c r="H77" t="s">
         <v>58</v>
       </c>
       <c r="I77" t="s">
         <v>58</v>
       </c>
       <c r="J77" t="s">
@@ -13751,51 +13749,53 @@
         <v>58</v>
       </c>
       <c r="AV77" t="s">
         <v>58</v>
       </c>
       <c r="AW77" t="s">
         <v>58</v>
       </c>
       <c r="AX77" t="s">
         <v>58</v>
       </c>
       <c r="AY77" t="s">
         <v>58</v>
       </c>
       <c r="AZ77" t="s">
         <v>58</v>
       </c>
       <c r="BA77" t="s">
         <v>58</v>
       </c>
       <c r="BB77" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="78" spans="1:54">
-      <c r="A78"/>
+      <c r="A78" t="s">
+        <v>54</v>
+      </c>
       <c r="B78" t="s">
         <v>96</v>
       </c>
       <c r="C78" t="s">
         <v>97</v>
       </c>
       <c r="D78" t="s">
         <v>97</v>
       </c>
       <c r="E78" t="s">
         <v>97</v>
       </c>
       <c r="F78" t="s">
         <v>58</v>
       </c>
       <c r="G78" t="s">
         <v>58</v>
       </c>
       <c r="H78" t="s">
         <v>58</v>
       </c>
       <c r="I78" t="s">
         <v>58</v>
       </c>
       <c r="J78" t="s">